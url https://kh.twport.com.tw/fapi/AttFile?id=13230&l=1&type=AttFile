--- v0 (2025-10-18)
+++ v1 (2026-10-19)
@@ -1,415 +1,474 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="008C2333" w:rsidRPr="00D80611" w:rsidRDefault="004B16C7" w:rsidP="00F67C64">
+    <w:p w14:paraId="554D6AC2" w14:textId="77777777" w:rsidR="00FD07F3" w:rsidRPr="00D80611" w:rsidRDefault="004B16C7" w:rsidP="00F67C64">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>客戶代號申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRPr="00176C46" w:rsidRDefault="00D80611" w:rsidP="00D80611">
-[...9 lines deleted...]
-    <w:p w:rsidR="00B9141F" w:rsidRDefault="00B9141F" w:rsidP="00F67C64">
+    <w:p w14:paraId="6D87BB81" w14:textId="77777777" w:rsidR="00B9141F" w:rsidRDefault="00B9141F" w:rsidP="004F1D09">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B312F3D" w14:textId="77777777" w:rsidR="00BA2BC7" w:rsidRDefault="004B16C7" w:rsidP="00BA2BC7">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:left="826" w:hangingChars="295" w:hanging="826"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>主旨：本公司為辦理港灣、裝卸、倉儲等業務及繳納相關費用、租金，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>需向貴</w:t>
       </w:r>
       <w:r w:rsidR="00F67C64">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>分</w:t>
       </w:r>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>公司</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請客戶代號與連線帳號，惟如有從事影響貴分公司電腦系統正常作業之行為時，本公司同意貴分公司逕行註銷帳號。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA2BC7" w:rsidRDefault="00BA2BC7" w:rsidP="00BA2BC7">
+    <w:p w14:paraId="78EDF5DF" w14:textId="77777777" w:rsidR="00BA2BC7" w:rsidRDefault="00BA2BC7" w:rsidP="00BA2BC7">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA2BC7" w:rsidRPr="00BA2BC7" w:rsidRDefault="00BA2BC7" w:rsidP="00BA2BC7">
+    <w:p w14:paraId="5BFE6D7D" w14:textId="77777777" w:rsidR="00BA2BC7" w:rsidRPr="00BA2BC7" w:rsidRDefault="00BA2BC7" w:rsidP="00BA2BC7">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA2BC7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>附件：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D3DDC" w:rsidRDefault="009D3DDC" w:rsidP="00BA2BC7">
+    <w:p w14:paraId="4ABB2974" w14:textId="6A0DA04E" w:rsidR="009D3DDC" w:rsidRDefault="009D3DDC" w:rsidP="00BA2BC7">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一、保證金</w:t>
       </w:r>
       <w:r w:rsidR="00B26891">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>新臺幣</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">   萬元整。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BA2BC7" w:rsidRPr="00BA2BC7" w:rsidRDefault="009D3DDC" w:rsidP="00BA2BC7">
+        <w:t xml:space="preserve">   萬元整</w:t>
+      </w:r>
+      <w:r w:rsidR="006E166E" w:rsidRPr="006E166E">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(最低限額5萬元)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09322734" w14:textId="77777777" w:rsidR="00BA2BC7" w:rsidRPr="00BA2BC7" w:rsidRDefault="009D3DDC" w:rsidP="00BA2BC7">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidR="00BA2BC7" w:rsidRPr="00BA2BC7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、公司登記證明文件(公司登記事項卡)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA2BC7" w:rsidRPr="00BA2BC7" w:rsidRDefault="009D3DDC" w:rsidP="00BA2BC7">
+    <w:p w14:paraId="6416A41F" w14:textId="77777777" w:rsidR="00BA2BC7" w:rsidRPr="00BA2BC7" w:rsidRDefault="009D3DDC" w:rsidP="00BA2BC7">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidR="00BA2BC7" w:rsidRPr="00BA2BC7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、報關行營業執照或運輸業、運送業、船務代理業許可證、高雄港船舶貨物承攬許可證(如無則免附)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9141F" w:rsidRDefault="009D3DDC" w:rsidP="00D80611">
+    <w:p w14:paraId="53A315DF" w14:textId="77777777" w:rsidR="00B9141F" w:rsidRDefault="009D3DDC" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidR="00BA2BC7" w:rsidRPr="00BA2BC7">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>、負責人身分證正反面(以上皆為影本各一份)。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B9141F" w:rsidRPr="00D80611" w:rsidRDefault="00B9141F" w:rsidP="00D80611">
+    <w:p w14:paraId="4A706425" w14:textId="56C76263" w:rsidR="00132BFF" w:rsidRPr="00316522" w:rsidRDefault="00132BFF" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00316522">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>五、檢附本公司</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3BF1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>所屬</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316522">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>船舶船名</w:t>
+      </w:r>
+      <w:r w:rsidR="009B3BF1">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316522">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>靠泊地點，並檢附船舶清冊內各船之船舶證書或小船執照影本</w:t>
+      </w:r>
+      <w:r w:rsidR="00316522" w:rsidRPr="00316522">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188C0C3F" w14:textId="77777777" w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:firstLineChars="708" w:firstLine="1982"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>此致</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00B155D0">
+    <w:p w14:paraId="4FBE829C" w14:textId="77777777" w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00B155D0">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>臺灣港務股份有限公司高雄港務分公司</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRDefault="00D80611" w:rsidP="00F67C64">
+    <w:p w14:paraId="5AA57D93" w14:textId="77777777" w:rsidR="00D80611" w:rsidRDefault="00D80611" w:rsidP="00F67C64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請公司：</w:t>
       </w:r>
       <w:r w:rsidR="00F67C64">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00437A96">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽</w:t>
       </w:r>
       <w:r w:rsidR="00F67C64">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>章)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
+    <w:p w14:paraId="19CF679E" w14:textId="77777777" w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>統一編號：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00F67C64">
+    <w:p w14:paraId="44C6CB80" w14:textId="77777777" w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00F67C64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>負</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -452,217 +511,217 @@
       <w:r w:rsidR="00437A96">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽</w:t>
       </w:r>
       <w:r w:rsidR="00817431">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>章</w:t>
       </w:r>
       <w:r w:rsidR="00F67C64">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
+    <w:p w14:paraId="1979C2B2" w14:textId="77777777" w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">地　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>址：</w:t>
       </w:r>
       <w:r w:rsidR="00D21C7D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□□□</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
+    <w:p w14:paraId="6F2EEE4B" w14:textId="77777777" w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>通訊地址：</w:t>
       </w:r>
       <w:r w:rsidR="00D21C7D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>□□□</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00081F6F">
+    <w:p w14:paraId="7678A5F5" w14:textId="77777777" w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00081F6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>公司電話：</w:t>
       </w:r>
       <w:r w:rsidR="00081F6F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>傳　　真：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
+    <w:p w14:paraId="0D83ABCE" w14:textId="77777777" w:rsidR="00D80611" w:rsidRPr="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>手　　機：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRDefault="00DE61F5" w:rsidP="00D80611">
+    <w:p w14:paraId="0F62C4CC" w14:textId="77777777" w:rsidR="00D80611" w:rsidRDefault="00DE61F5" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電子信箱</w:t>
       </w:r>
       <w:r w:rsidR="00D80611" w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002461B8" w:rsidRDefault="002461B8" w:rsidP="00D80611">
+    <w:p w14:paraId="5B247A1C" w14:textId="77777777" w:rsidR="002461B8" w:rsidRDefault="002461B8" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>--------------------------------------------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE61F5" w:rsidRDefault="00FA032E" w:rsidP="00063F28">
+    <w:p w14:paraId="216D6043" w14:textId="77777777" w:rsidR="00DE61F5" w:rsidRDefault="00FA032E" w:rsidP="00063F28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聯</w:t>
       </w:r>
       <w:r w:rsidR="00063F28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -688,203 +747,211 @@
       <w:r w:rsidR="00063F28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00176C46">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>電　　話</w:t>
       </w:r>
       <w:r w:rsidR="00063F28" w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002461B8" w:rsidRDefault="002461B8" w:rsidP="00063F28">
+    <w:p w14:paraId="7C12A6E1" w14:textId="77777777" w:rsidR="002461B8" w:rsidRDefault="002461B8" w:rsidP="00063F28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                信    箱：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00835244" w:rsidRPr="00DE61F5" w:rsidRDefault="00835244" w:rsidP="00063F28">
+    <w:p w14:paraId="7298FCF2" w14:textId="77777777" w:rsidR="00835244" w:rsidRPr="00DE61F5" w:rsidRDefault="00835244" w:rsidP="00063F28">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="180" w:afterLines="50" w:after="180" w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRPr="00DE61F5" w:rsidRDefault="00D80611" w:rsidP="00D80611">
+    <w:p w14:paraId="722CCFD0" w14:textId="77777777" w:rsidR="00D80611" w:rsidRPr="00DE61F5" w:rsidRDefault="00D80611" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="distribute"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE61F5">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>中　華　民　國　　　年　　　月　　　日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
+    <w:p w14:paraId="3C2D612A" w14:textId="77777777" w:rsidR="00D80611" w:rsidRDefault="00D80611" w:rsidP="00D80611">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0080633A" w:rsidRDefault="0080633A" w:rsidP="0080633A">
+    <w:p w14:paraId="33F552D0" w14:textId="649779FE" w:rsidR="0080633A" w:rsidRDefault="0080633A" w:rsidP="0080633A">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>承辦人：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>林</w:t>
       </w:r>
       <w:r w:rsidR="00F36B22">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>孟學 先生</w:t>
       </w:r>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TEL</w:t>
       </w:r>
-      <w:r w:rsidR="00ED6281">
+      <w:r w:rsidR="004F1D09">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.07-</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6281">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>07-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00ED6281">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5622</w:t>
       </w:r>
       <w:r w:rsidR="00F36B22">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>152</w:t>
       </w:r>
       <w:r w:rsidRPr="00D80611">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  FAX</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.07-5329681</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00437A96" w:rsidRDefault="00ED6281" w:rsidP="002461B8">
+    <w:p w14:paraId="6576C522" w14:textId="77777777" w:rsidR="00437A96" w:rsidRDefault="00ED6281" w:rsidP="002461B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidR="00F36B22">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -900,116 +967,116 @@
       <w:r w:rsidR="00CA024F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F36B22">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>675</w:t>
       </w:r>
       <w:r w:rsidR="0080633A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>@twport.com.tw</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00437A96" w:rsidRDefault="00437A96">
+    <w:p w14:paraId="1875A5CF" w14:textId="77777777" w:rsidR="00437A96" w:rsidRDefault="00437A96">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B16C7" w:rsidRPr="002461B8" w:rsidRDefault="004B16C7" w:rsidP="002461B8">
+    <w:p w14:paraId="7466C4B9" w14:textId="77777777" w:rsidR="004B16C7" w:rsidRPr="002461B8" w:rsidRDefault="004B16C7" w:rsidP="002461B8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="2595D4D6" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>臺灣港務股份有限公司高雄港務分公司蒐集、處理及利用個人資料告知及聲明</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="0012D150" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="6CF4AD0C" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="918" w:right="48" w:hanging="918"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本分公司依據個人資料保護法第</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
@@ -1025,51 +1092,51 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>項規定，向台端告知下列事項，請台端詳閱</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="019F8E0A" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="476" w:right="48" w:hanging="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>一、蒐集之目的</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
@@ -1087,131 +1154,131 @@
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>本分公司港灣、裝卸、倉儲及租金等業務費用</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>帳單</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="6118CD4E" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="476" w:right="48" w:hanging="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>二、蒐集之個人資料類別</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(C003)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>公司名稱、統一編號、負責人、公司登記地址、通訊地址、聯絡電話及電子郵件帳號。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="0F89019B" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="476" w:right="48" w:hanging="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>三、個人資料利用之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>期間、</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>地區、對象及方式</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="160F5534" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1218" w:right="56" w:hanging="1008"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
@@ -1246,51 +1313,51 @@
         <w:t>個人資料蒐集之特定目的存續</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>期間、</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D7C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>依相關法令或因執行業務所必須之保存期間或本分公司因執行行政相關業務</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>所必須之保存期間。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="654460B7" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1148" w:right="56" w:hanging="938"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1320,97 +1387,97 @@
         <w:t>本國及與本分公司有業務往來之</w:t>
       </w:r>
       <w:r w:rsidR="00831192" w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>國</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>內外機構營業處所所在</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-18"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>地。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="0B3F287F" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1148" w:right="56" w:hanging="938"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>對象</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>本分公司及依法有調查權機關及主管行政機關。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="110145B7" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1218" w:right="56" w:hanging="1008"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>四</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1463,376 +1530,376 @@
       <w:r w:rsidR="00831192" w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>術</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>之適當方式</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="78DC2C15" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="476" w:right="48" w:hanging="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>四、依據個人資料保護法第</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>條規定，台端就本分公司保有台端之個人資料，得行使下列權利</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="31942115" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1148" w:right="56" w:hanging="938"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>向本分公司查詢、請求閱覽或請求製給複製本，本分公司依法得酌收必要成本費用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="1AC5FB6C" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="1148" w:right="56" w:hanging="938"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>二</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>向本分公司請求補充或更正，但台端依法應為適當</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>之釋明</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="384B1B14" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="560" w:right="56" w:hanging="350"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>三</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="-3"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00831192" w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>向本分公司請求停止蒐</w:t>
       </w:r>
       <w:r w:rsidR="00831192" w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>集</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>、處理或利用及請求刪除，但本分公司因執行業務所必須者，得不依台端請求為之。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="345A94A0" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="476" w:right="48" w:hanging="476"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>五、台端不提供個人資料所致權益之影響</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="1204871C" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="448" w:right="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>台端得自由選擇是否提供相關個人資</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t>料</w:t>
       </w:r>
       <w:r w:rsidR="00831192" w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>惟台端若拒絕提供相關個人資料，本分公司將無法受理台端之客戶代號申請。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="52BFED80" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="28072769" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:spacing w:before="19" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0085123F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="159E9C46" wp14:editId="00DDDB56">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A373AB9" wp14:editId="43D4ACB0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5697171" cy="3073791"/>
                 <wp:effectExtent l="0" t="0" r="18415" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="307" name="文字方塊 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5696585" cy="3073791"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00521E43" w:rsidRPr="002F6ECC" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                          <w:p w14:paraId="5C5E58DA" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="002F6ECC" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="atLeast"/>
                               <w:ind w:left="93" w:right="170" w:firstLine="53"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="484848"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="002F6ECC">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="484848"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>同意書</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                          <w:p w14:paraId="2A8380EF" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="atLeast"/>
                               <w:ind w:left="91" w:right="170" w:firstLine="7"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="484848"/>
                               </w:rPr>
                               <w:t>經貴分公司告知，本人已詳細閱讀並明確了解上述告知事項之內容及聲明，茲同意將個人資料，提供貴分公司使用於</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                                 <w:color w:val="484848"/>
                               </w:rPr>
                               <w:t>上</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1864,67 +1931,67 @@
                               <w:t>亦同意於個人資料利用之期間</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                                 <w:color w:val="484848"/>
                               </w:rPr>
                               <w:t>內</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                                 <w:color w:val="484848"/>
                                 <w:spacing w:val="12"/>
                               </w:rPr>
                               <w:t>，</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="484848"/>
                               </w:rPr>
                               <w:t>被貴分公司蒐集、處理及利用個人資料。</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                          <w:p w14:paraId="11F60D38" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="atLeast"/>
                               <w:ind w:left="119" w:right="-20"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="484848"/>
                               </w:rPr>
                               <w:t>此致</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                          <w:p w14:paraId="2765E042" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="atLeast"/>
                               <w:ind w:left="1032" w:right="2381" w:hanging="514"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="484848"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007955CD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="484848"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>臺灣港務股份有限公司高雄港</w:t>
                             </w:r>
                             <w:r w:rsidR="005118C0" w:rsidRPr="0085123F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                                 <w:b/>
@@ -1939,101 +2006,101 @@
                                 <w:b/>
                                 <w:color w:val="484848"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>分公司</w:t>
                             </w:r>
                             <w:r w:rsidRPr="007955CD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="484848"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="007955CD">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="484848"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                          <w:p w14:paraId="0A58FF53" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="atLeast"/>
                               <w:ind w:left="1032" w:right="2381" w:firstLine="46"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="484848"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>立同意書人簽章</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                                 <w:color w:val="484848"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>：</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                          <w:p w14:paraId="1347C13C" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="atLeast"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                          <w:p w14:paraId="42CCE979" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:color w:val="484848"/>
                                 <w:position w:val="1"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                          <w:p w14:paraId="4A259628" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="484848"/>
                                 <w:position w:val="1"/>
                               </w:rPr>
                               <w:t>中</w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                                 <w:color w:val="484848"/>
                                 <w:position w:val="1"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="008D7C57">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="484848"/>
                                 <w:position w:val="1"/>
@@ -2117,80 +2184,80 @@
                                 <w:color w:val="484848"/>
                                 <w:position w:val="1"/>
                               </w:rPr>
                               <w:t>日</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="159E9C46" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="4A373AB9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:448.6pt;height:242.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3vB/aPAIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfadJu05+o6WrpUoS0&#10;/EgLB3Acp7FwPMF2m5QLrMQBlmcOwAE40O45GDvdUi3wgsiD5fGMP3/zzUwW512tyE4YK0FndDiI&#10;KRGaQyH1JqMf3q+fzSixjumCKdAio3th6fny6ZNF26RiBBWoQhiCINqmbZPRyrkmjSLLK1EzO4BG&#10;aHSWYGrm0DSbqDCsRfRaRaM4nkQtmKIxwIW1eHrZO+ky4Jel4O5tWVrhiMoocnNhNWHN/RotFyzd&#10;GNZUkh9osH9gUTOp8dEj1CVzjGyN/A2qltyAhdINONQRlKXkIuSA2QzjR9lcV6wRIRcUxzZHmez/&#10;g+Vvdu8MkUVGz+IpJZrVWKT725u771/vb3/cfftCRl6jtrEphl43GOy659BhrUO+trkC/tESDauK&#10;6Y24MAbaSrACOQ79zejkao9jPUjevoYCn2JbBwGoK03tBURJCKJjrfbH+ojOEY6HyWQ+SWYJJRx9&#10;yPdsOu/fYOnD9cZY91JATfwmowYbIMCz3ZV1ng5LH0L8axaULNZSqWCYTb5ShuwYNss6fCGDR2FK&#10;kzaj82SU9Ar8FSIO358gaumw65WsMzo7BrHU6/ZCF6EnHZOq3yNlpQ9Ceu16FV2Xd4fC5FDsUVID&#10;fXfjNOKmAvOZkhY7O6P205YZQYl6pbEs8+F47EchGONkOkLDnHryUw/THKEy6ijptysXxscLpuEC&#10;y1fKIKyvc8/kwBU7Nuh9mC4/Eqd2iPr1D1j+BAAA//8DAFBLAwQUAAYACAAAACEAcWwHU90AAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1WqI2DXEqhASCGxQEVzfeJhH2&#10;OtjbNPw9hgtcVhrNaOZttZmcFSOG2HtSMJ9lIJAab3pqFby+3F0WICJrMtp6QgVfGGFTn55UujT+&#10;SM84brkVqYRiqRV0zEMpZWw6dDrO/ICUvL0PTnOSoZUm6GMqd1Yusmwpne4pLXR6wNsOm4/twSko&#10;8ofxPT5ePb01y71d88VqvP8MSp2fTTfXIBgn/gvDD35Chzox7fyBTBRWQXqEf2/yivVqAWKnIC/y&#10;Oci6kv/p628AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA97wf2jwCAABLBAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcWwHU90AAAAFAQAADwAA&#10;AAAAAAAAAAAAAACWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;">
+              <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:448.6pt;height:242.05pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxaqDwEQIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ41yMOEWXLsOA&#10;7gJ0+wBZlmNhsqhJSuzs60fJbhp028swPQikSB2Sh+Tmtm8VOQnrJOiCTicpJUJzqKQ+FPTb1/2b&#10;FSXOM10xBVoU9Cwcvd2+frXpTC5m0ICqhCUIol3emYI23ps8SRxvRMvcBIzQaKzBtsyjag9JZVmH&#10;6K1KZmm6SDqwlbHAhXP4ej8Y6Tbi17Xg/nNdO+GJKijm5uNt412GO9luWH6wzDSSj2mwf8iiZVJj&#10;0AvUPfOMHK38DaqV3IKD2k84tAnUteQi1oDVTNMX1Tw2zIhYC5LjzIUm9/9g+afTo/liie/fQo8N&#10;jEU48wD8uyMadg3TB3FnLXSNYBUGngbKks64fPwaqHa5CyBl9xEqbDI7eohAfW3bwArWSRAdG3C+&#10;kC56Tzg+Zov1IltllHC03aTLm+V6iMHyp+/GOv9eQEuCUFCLXY3w7PTgfEiH5U8uIZoDJau9VCoq&#10;9lDulCUnhhOwjydW8MJNadIVdJ3NsoGBv0Kk8fwJopUeR1nJtqCrixPLA2/vdBUHzTOpBhlTVnok&#10;MnA3sOj7skfHQGgJ1RkptTCMLK4YCg3Yn5R0OK4FdT+OzApK1AeNbVlP5/Mw31GZZ8sZKvbaUl5b&#10;mOYIVVBPySDufNyJQJiGO2xfLSOxz5mMueIYRr7HlQlzfq1Hr+fF3v4CAAD//wMAUEsDBBQABgAI&#10;AAAAIQBxbAdT3QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHVaojYN&#10;cSqEBIIbFARXN94mEfY62Ns0/D2GC1xWGs1o5m21mZwVI4bYe1Iwn2UgkBpvemoVvL7cXRYgImsy&#10;2npCBV8YYVOfnlS6NP5IzzhuuRWphGKpFXTMQyllbDp0Os78gJS8vQ9Oc5KhlSboYyp3Vi6ybCmd&#10;7iktdHrA2w6bj+3BKSjyh/E9Pl49vTXLvV3zxWq8/wxKnZ9NN9cgGCf+C8MPfkKHOjHt/IFMFFZB&#10;eoR/b/KK9WoBYqcgL/I5yLqS/+nrbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCxaqDw&#10;EQIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBx&#10;bAdT3QAAAAUBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00521E43" w:rsidRPr="002F6ECC" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                    <w:p w14:paraId="5C5E58DA" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="002F6ECC" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="atLeast"/>
                         <w:ind w:left="93" w:right="170" w:firstLine="53"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="484848"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="002F6ECC">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="484848"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>同意書</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                    <w:p w14:paraId="2A8380EF" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="atLeast"/>
                         <w:ind w:left="91" w:right="170" w:firstLine="7"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="484848"/>
                         </w:rPr>
                         <w:t>經貴分公司告知，本人已詳細閱讀並明確了解上述告知事項之內容及聲明，茲同意將個人資料，提供貴分公司使用於</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:color w:val="484848"/>
                         </w:rPr>
                         <w:t>上</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2222,67 +2289,67 @@
                         <w:t>亦同意於個人資料利用之期間</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:color w:val="484848"/>
                         </w:rPr>
                         <w:t>內</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:color w:val="484848"/>
                           <w:spacing w:val="12"/>
                         </w:rPr>
                         <w:t>，</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="484848"/>
                         </w:rPr>
                         <w:t>被貴分公司蒐集、處理及利用個人資料。</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                    <w:p w14:paraId="11F60D38" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="atLeast"/>
                         <w:ind w:left="119" w:right="-20"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="484848"/>
                         </w:rPr>
                         <w:t>此致</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                    <w:p w14:paraId="2765E042" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="atLeast"/>
                         <w:ind w:left="1032" w:right="2381" w:hanging="514"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="484848"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007955CD">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="484848"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>臺灣港務股份有限公司高雄港</w:t>
                       </w:r>
                       <w:r w:rsidR="005118C0" w:rsidRPr="0085123F">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:b/>
@@ -2297,101 +2364,101 @@
                           <w:b/>
                           <w:color w:val="484848"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>分公司</w:t>
                       </w:r>
                       <w:r w:rsidRPr="007955CD">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="484848"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="007955CD">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="484848"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                    <w:p w14:paraId="0A58FF53" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="atLeast"/>
                         <w:ind w:left="1032" w:right="2381" w:firstLine="46"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="484848"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>立同意書人簽章</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:color w:val="484848"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>：</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                    <w:p w14:paraId="1347C13C" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="atLeast"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                    <w:p w14:paraId="42CCE979" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="007955CD" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:color w:val="484848"/>
                           <w:position w:val="1"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+                    <w:p w14:paraId="4A259628" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="008D7C57" w:rsidRDefault="00521E43" w:rsidP="00521E43">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="484848"/>
                           <w:position w:val="1"/>
                         </w:rPr>
                         <w:t>中</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:color w:val="484848"/>
                           <w:position w:val="1"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="484848"/>
                           <w:position w:val="1"/>
@@ -2464,177 +2531,177 @@
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                           <w:color w:val="484848"/>
                           <w:position w:val="1"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　　　　</w:t>
                       </w:r>
                       <w:r w:rsidRPr="008D7C57">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="484848"/>
                           <w:position w:val="1"/>
                         </w:rPr>
                         <w:t>日</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
+    <w:p w14:paraId="357FADCE" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="0085123F" w:rsidRDefault="00521E43" w:rsidP="00521E43">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00521E43" w:rsidRPr="00521E43" w:rsidRDefault="00521E43" w:rsidP="0080633A">
+    <w:p w14:paraId="7E3B7653" w14:textId="77777777" w:rsidR="00521E43" w:rsidRPr="00521E43" w:rsidRDefault="00521E43" w:rsidP="0080633A">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00521E43" w:rsidRPr="00521E43" w:rsidSect="00101CA5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="907" w:right="1134" w:bottom="907" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00051B9B" w:rsidRDefault="00051B9B" w:rsidP="00FD0525">
+    <w:p w14:paraId="4D18CDFF" w14:textId="77777777" w:rsidR="001D6790" w:rsidRDefault="001D6790" w:rsidP="00FD0525">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00051B9B" w:rsidRDefault="00051B9B" w:rsidP="00FD0525">
+    <w:p w14:paraId="5D92CB55" w14:textId="77777777" w:rsidR="001D6790" w:rsidRDefault="001D6790" w:rsidP="00FD0525">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00051B9B" w:rsidRDefault="00051B9B" w:rsidP="00FD0525">
+    <w:p w14:paraId="5CF2187C" w14:textId="77777777" w:rsidR="001D6790" w:rsidRDefault="001D6790" w:rsidP="00FD0525">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00051B9B" w:rsidRDefault="00051B9B" w:rsidP="00FD0525">
+    <w:p w14:paraId="40D40071" w14:textId="77777777" w:rsidR="001D6790" w:rsidRDefault="001D6790" w:rsidP="00FD0525">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A1445E3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CC0696FE"/>
     <w:styleLink w:val="1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="一、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="425" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1(一)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="850" w:hanging="425"/>
       </w:pPr>
@@ -2794,216 +2861,232 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1550069978">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1421368527">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B16C7"/>
     <w:rsid w:val="00007DD7"/>
     <w:rsid w:val="00051B9B"/>
     <w:rsid w:val="00063F28"/>
     <w:rsid w:val="00081F6F"/>
     <w:rsid w:val="000C2B7A"/>
     <w:rsid w:val="000C3CC9"/>
     <w:rsid w:val="00101CA5"/>
+    <w:rsid w:val="0010562B"/>
+    <w:rsid w:val="00132BFF"/>
     <w:rsid w:val="001350B1"/>
     <w:rsid w:val="00176C46"/>
+    <w:rsid w:val="001D6790"/>
     <w:rsid w:val="001F51D9"/>
     <w:rsid w:val="002461B8"/>
     <w:rsid w:val="0028508B"/>
+    <w:rsid w:val="00316522"/>
     <w:rsid w:val="0032180A"/>
     <w:rsid w:val="00322201"/>
     <w:rsid w:val="00337539"/>
     <w:rsid w:val="00354C0B"/>
     <w:rsid w:val="003912CD"/>
     <w:rsid w:val="00397F58"/>
     <w:rsid w:val="003A4AAF"/>
     <w:rsid w:val="003E2A15"/>
     <w:rsid w:val="00437A96"/>
+    <w:rsid w:val="004415D3"/>
     <w:rsid w:val="00451B0A"/>
     <w:rsid w:val="004B16C7"/>
+    <w:rsid w:val="004F1D09"/>
+    <w:rsid w:val="00507D50"/>
     <w:rsid w:val="005118C0"/>
     <w:rsid w:val="00521E43"/>
     <w:rsid w:val="0052671A"/>
     <w:rsid w:val="005348A4"/>
     <w:rsid w:val="005B4D98"/>
     <w:rsid w:val="005F1F34"/>
     <w:rsid w:val="00605C6E"/>
     <w:rsid w:val="00643AE6"/>
     <w:rsid w:val="006524BF"/>
     <w:rsid w:val="006961C2"/>
     <w:rsid w:val="006C6096"/>
+    <w:rsid w:val="006E166E"/>
     <w:rsid w:val="00762843"/>
     <w:rsid w:val="00780EA2"/>
     <w:rsid w:val="007D6462"/>
     <w:rsid w:val="007E02C6"/>
     <w:rsid w:val="0080633A"/>
     <w:rsid w:val="00817431"/>
     <w:rsid w:val="0081794E"/>
     <w:rsid w:val="0083049D"/>
     <w:rsid w:val="00831192"/>
+    <w:rsid w:val="00835089"/>
     <w:rsid w:val="00835244"/>
     <w:rsid w:val="0085123F"/>
     <w:rsid w:val="009A1024"/>
+    <w:rsid w:val="009B3BF1"/>
+    <w:rsid w:val="009C48CF"/>
     <w:rsid w:val="009C7305"/>
     <w:rsid w:val="009D3DDC"/>
+    <w:rsid w:val="00A71009"/>
     <w:rsid w:val="00B143F6"/>
     <w:rsid w:val="00B155D0"/>
     <w:rsid w:val="00B26891"/>
     <w:rsid w:val="00B61E1E"/>
     <w:rsid w:val="00B62A78"/>
     <w:rsid w:val="00B9141F"/>
     <w:rsid w:val="00BA2BC7"/>
     <w:rsid w:val="00BB60D7"/>
     <w:rsid w:val="00C2191E"/>
     <w:rsid w:val="00C36495"/>
     <w:rsid w:val="00C9241A"/>
     <w:rsid w:val="00CA024F"/>
+    <w:rsid w:val="00CA7916"/>
     <w:rsid w:val="00CB6A71"/>
     <w:rsid w:val="00D12D5D"/>
     <w:rsid w:val="00D16F37"/>
     <w:rsid w:val="00D21C7D"/>
     <w:rsid w:val="00D80611"/>
     <w:rsid w:val="00D857E5"/>
+    <w:rsid w:val="00DB3B0B"/>
+    <w:rsid w:val="00DD3920"/>
     <w:rsid w:val="00DE61F5"/>
     <w:rsid w:val="00E24986"/>
     <w:rsid w:val="00ED6281"/>
     <w:rsid w:val="00F36B22"/>
     <w:rsid w:val="00F3773A"/>
     <w:rsid w:val="00F45CCB"/>
     <w:rsid w:val="00F6699C"/>
     <w:rsid w:val="00F67C64"/>
     <w:rsid w:val="00FA032E"/>
     <w:rsid w:val="00FD0525"/>
+    <w:rsid w:val="00FD07F3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4374484D"/>
+  <w14:docId w14:val="3F0732D9"/>
   <w15:docId w15:val="{DF147400-09CF-4F7B-8E0B-EA6A6C49CE3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3335,50 +3418,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -3493,51 +3577,51 @@
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="aa">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="002461B8"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3790,54 +3874,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>173</Words>
-  <Characters>989</Characters>
+  <Words>180</Words>
+  <Characters>1032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1160</CharactersWithSpaces>
+  <CharactersWithSpaces>1210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>陳惠珍</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>