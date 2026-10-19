--- v0 (2025-10-18)
+++ v1 (2026-10-19)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="007C3114" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C3114" w:rsidP="007C3114">
+    <w:p w14:paraId="4DC97B96" w14:textId="77777777" w:rsidR="007C3114" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C3114" w:rsidP="007C3114">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>臺灣港務股份有限公司 臺灣港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>棧</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C73111">
         <w:rPr>
@@ -62,69 +62,69 @@
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>網(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>TPNet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00103A8D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00C35454" w:rsidP="00103A8D">
+    <w:p w14:paraId="4596F83E" w14:textId="77777777" w:rsidR="00103A8D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00C35454" w:rsidP="00103A8D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>帳號管理員申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00103A8D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00AC37B2">
+    <w:p w14:paraId="4BBE38B1" w14:textId="77777777" w:rsidR="00103A8D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00AC37B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
       <w:r w:rsidR="00C20DE4" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>原因</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -207,314 +207,316 @@
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="582"/>
         <w:gridCol w:w="1487"/>
         <w:gridCol w:w="2855"/>
         <w:gridCol w:w="713"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="3159"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="00E24858">
+      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="6C3E750B" w14:textId="77777777" w:rsidTr="00E24858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="0078405F">
+          <w:p w14:paraId="5B91B3CB" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="0078405F">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公司(機關)資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="003E7967">
+          <w:p w14:paraId="7FAB563F" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="003E7967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公司(機關)名稱</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>(說明3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
+          <w:p w14:paraId="6B18B77B" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1523" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="0052054D">
+          <w:p w14:paraId="2E43C89F" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="0052054D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>公司統編</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
+          <w:p w14:paraId="797434A1" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/機關代號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
+          <w:p w14:paraId="7A13FF84" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="00E24858">
+      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="31E8A94E" w14:textId="77777777" w:rsidTr="00E24858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
+          <w:p w14:paraId="331D1E35" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
+          <w:p w14:paraId="7F1CB0CA" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>港口別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="00342076">
+          <w:p w14:paraId="0AB737E9" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="00342076">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□基隆□台北□蘇澳□花蓮□台中□高雄□安平□澎湖□布袋</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
       </w:tr>
-      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="00E24858">
+      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="6A7EEE91" w14:textId="77777777" w:rsidTr="00E24858">
         <w:trPr>
           <w:trHeight w:val="784"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
+          <w:p w14:paraId="45B3F000" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
+          <w:p w14:paraId="230B0199" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>業務項目</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="003E7967">
+          <w:p w14:paraId="78491D00" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="003E7967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>(說明4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
+          <w:p w14:paraId="27EA81B6" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="00E24858">
+      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="4245DEDF" w14:textId="77777777" w:rsidTr="00E24858">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
+          <w:p w14:paraId="22932D82" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="00661B6E" w:rsidP="00BA5AAB">
+          <w:p w14:paraId="03459F3C" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="00661B6E" w:rsidP="00BA5AAB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>電子</w:t>
             </w:r>
             <w:r w:rsidR="007C02C2" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>支付作業方式</w:t>
             </w:r>
             <w:r w:rsidR="00BA5AAB" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
@@ -522,513 +524,495 @@
               <w:t>(說明</w:t>
             </w:r>
             <w:r w:rsidR="0056255B" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BA5AAB" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7537" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="00661B6E">
+          <w:p w14:paraId="20FA6D75" w14:textId="77777777" w:rsidR="007C02C2" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C02C2" w:rsidP="00661B6E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□一段式 □二段式 □三段式</w:t>
             </w:r>
             <w:r w:rsidR="00661B6E" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00661B6E" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
-              <w:t>(預設為一段式，無</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(預設為一段式，無則免填)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="00E24858">
+      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="1237FB65" w14:textId="77777777" w:rsidTr="00E24858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:textDirection w:val="tbRlV"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="0078405F">
+          <w:p w14:paraId="0D83F8CA" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="0078405F">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>帳號管理員</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="0078405F">
+          <w:p w14:paraId="1AEC26D1" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="0078405F">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="0056255B">
+          <w:p w14:paraId="7099D3B3" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="0056255B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>帳號</w:t>
             </w:r>
             <w:r w:rsidR="00C20DE4" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>(說明</w:t>
             </w:r>
             <w:r w:rsidR="0056255B" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00C20DE4" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="585B6792" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C2781" w:rsidP="007C2781">
+          <w:p w14:paraId="45A13B75" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C2781" w:rsidP="007C2781">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>核章</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007C2781" w:rsidRPr="00ED3BFC" w:rsidRDefault="00893C27" w:rsidP="00651315">
+          <w:p w14:paraId="5572D52A" w14:textId="77777777" w:rsidR="007C2781" w:rsidRPr="00ED3BFC" w:rsidRDefault="00893C27" w:rsidP="00651315">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>(說明</w:t>
             </w:r>
             <w:r w:rsidR="0056255B" w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="3168880C" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="00E24858">
+      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="4442DE59" w14:textId="77777777" w:rsidTr="00E24858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="08B40CAA" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="00275FE5">
+          <w:p w14:paraId="7E56875B" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="00275FE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="5893B7B3" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="35FB41CB" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="0317D494" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="00E24858">
+      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="57876D43" w14:textId="77777777" w:rsidTr="00E24858">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="5458D918" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="00275FE5">
+          <w:p w14:paraId="6F8D599D" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="00275FE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>連絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="1CB3CB75" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="3890FEE0" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="2D8EBA22" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="00E24858">
+      <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="56335B0A" w14:textId="77777777" w:rsidTr="00E24858">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="582" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="0177850D" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="00275FE5">
+          <w:p w14:paraId="6137F1CD" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="00275FE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED3BFC">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>電子郵件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2855" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="3A443A83" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="66858E40" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
+          <w:p w14:paraId="2CAF2536" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007C2781" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C2781" w:rsidP="00F43832">
+    <w:p w14:paraId="0B3860FC" w14:textId="77777777" w:rsidR="007C2781" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C2781" w:rsidP="00F43832">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>說明:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C853C4" w:rsidRDefault="00F31625" w:rsidP="00F43832">
+    <w:p w14:paraId="0CED4891" w14:textId="77777777" w:rsidR="00C853C4" w:rsidRDefault="00F31625" w:rsidP="00F43832">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>本申請書供各公司、機關及本公司</w:t>
       </w:r>
       <w:r w:rsidR="00121AC3" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
@@ -1126,346 +1110,353 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>，但因各港作業模式不同，部分業務牽涉保證金，因此仍須自行向各港口確認帳號是否開通或需申辦其他手續。</w:t>
       </w:r>
       <w:r w:rsidR="009C03A0" w:rsidRPr="009C03A0">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidTr="00D02F47">
+      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w14:paraId="20996662" w14:textId="77777777" w:rsidTr="00D02F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00B610A2" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="06058BD1" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00B610A2" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B610A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>港口別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00B610A2" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="1DD179B0" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00B610A2" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B610A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>傳真電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00B610A2" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="08362796" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00B610A2" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B610A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>服務人員</w:t>
             </w:r>
             <w:r w:rsidR="000C7D9B" w:rsidRPr="00B610A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00B610A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidTr="00D02F47">
+      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w14:paraId="6DC8504A" w14:textId="77777777" w:rsidTr="00D02F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="37F97C9E" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>基隆</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00D02F47">
+          <w:p w14:paraId="792E8A05" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00D02F47">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>02-24238434</w:t>
             </w:r>
             <w:r w:rsidRPr="00473718">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D02F47">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidRPr="00473718">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>掃描email)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="002C7E56" w:rsidP="002746E0">
+          <w:p w14:paraId="0971CCBE" w14:textId="4CF3F92D" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00AB4FFA" w:rsidP="002746E0">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>張宸瑄</w:t>
+              <w:t>吳柔誼</w:t>
             </w:r>
             <w:r w:rsidR="000C7D9B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="002746E0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>02-24206529</w:t>
+              <w:t>02-24206</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>213</w:t>
             </w:r>
             <w:r w:rsidR="000C7D9B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>T04408</w:t>
+              <w:t>zoe121</w:t>
             </w:r>
             <w:r w:rsidR="00E24858" w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>@twport.com.tw</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidTr="00D02F47">
+      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w14:paraId="33E7515B" w14:textId="77777777" w:rsidTr="00D02F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="38BD1AB9" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>台北</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="49B6FE27" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>02-26196013</w:t>
             </w:r>
             <w:r w:rsidR="00D02F47" w:rsidRPr="00473718">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D02F47">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidR="00D02F47" w:rsidRPr="00473718">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>掃描email)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00D02F47">
+          <w:p w14:paraId="0C40FAEF" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00D02F47">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>陳  惠</w:t>
             </w:r>
             <w:r w:rsidR="000C7D9B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24858">
@@ -1477,220 +1468,218 @@
             </w:r>
             <w:r w:rsidR="00D02F47">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00D02F47" w:rsidRPr="00D02F47">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>nancy01</w:t>
             </w:r>
             <w:r w:rsidR="00D02F47" w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>@twport.com.tw</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidTr="00D02F47">
+      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w14:paraId="06933836" w14:textId="77777777" w:rsidTr="00D02F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="4C28E22E" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>蘇澳</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="5779DB8C" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>03-9951276</w:t>
             </w:r>
             <w:r w:rsidR="00D02F47" w:rsidRPr="00473718">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D02F47">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>請</w:t>
             </w:r>
             <w:r w:rsidR="00D02F47" w:rsidRPr="00473718">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>掃描email)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00D02F47" w:rsidP="00D02F47">
+          <w:p w14:paraId="78E865B8" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00D02F47" w:rsidP="00D02F47">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>吳詠薇</w:t>
             </w:r>
             <w:r w:rsidR="000C7D9B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00E24858" w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>03-9965121#</w:t>
             </w:r>
             <w:r w:rsidR="006B5FF2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>212</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00D02F47">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>silver0818</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>@twport.com.tw</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidTr="00D02F47">
+      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w14:paraId="52771465" w14:textId="77777777" w:rsidTr="00D02F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="58E0268A" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>台中</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00610988">
+          <w:p w14:paraId="2A335B71" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00610988">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>04-2</w:t>
             </w:r>
             <w:r w:rsidR="00610988">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>658</w:t>
             </w:r>
             <w:r w:rsidR="00C91EA1">
               <w:rPr>
@@ -1698,51 +1687,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="00610988">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2755</w:t>
             </w:r>
             <w:r w:rsidRPr="00473718">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(或掃描email)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00610988" w:rsidP="00610988">
+          <w:p w14:paraId="0F47D9B1" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00610988" w:rsidP="00610988">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>温明慧</w:t>
             </w:r>
             <w:r w:rsidR="000C7D9B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00E24858" w:rsidRPr="00E24858">
@@ -1768,272 +1757,305 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>iglet</w:t>
             </w:r>
             <w:r w:rsidR="00E24858" w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>@twport.com.tw</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidTr="00D02F47">
+      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w14:paraId="2FF888D7" w14:textId="77777777" w:rsidTr="00D02F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="3D565044" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>花蓮</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="335217EC" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>03-8340995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="6F6C7CB1" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>甘知育</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000C7D9B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>03-8325131-2441</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidTr="00D02F47">
+      <w:tr w:rsidR="00E24858" w:rsidRPr="00E24858" w14:paraId="2567AA90" w14:textId="77777777" w:rsidTr="00D02F47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="6CA6615E" w14:textId="1A5A415A" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>高雄、安平、馬公、布袋</w:t>
+              <w:t>高雄、安平、</w:t>
+            </w:r>
+            <w:r w:rsidR="004E56B9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>澎湖</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E24858">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>、布袋</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="45F23501" w14:textId="77777777" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>07-551-6994</w:t>
             </w:r>
             <w:r w:rsidRPr="00473718">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(或掃描email)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00E24858">
+          <w:p w14:paraId="77E849E4" w14:textId="6214A208" w:rsidR="00E24858" w:rsidRPr="00E24858" w:rsidRDefault="00E24858" w:rsidP="00D70811">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>陳昭銘</w:t>
             </w:r>
             <w:r w:rsidR="000C7D9B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>07-562-2657</w:t>
+              <w:t>07-</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA0742">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5219000</w:t>
+            </w:r>
+            <w:r w:rsidR="00D70811">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA0742">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>#4322</w:t>
             </w:r>
             <w:r w:rsidR="000C7D9B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00E24858">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>T02007@twport.com.tw</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00651315" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F31625" w:rsidP="00F43832">
+    <w:p w14:paraId="15071E2C" w14:textId="77777777" w:rsidR="00651315" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F31625" w:rsidP="00F43832">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">帳號管理員於本系統中擁有較高之權限，請慎重選擇適當人選，以免影響 貴單位權益，有關帳號管理員之權限請詳閱「帳號申請說明」。 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C2781" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C2781" w:rsidP="00F43832">
+    <w:p w14:paraId="4D1D38E1" w14:textId="77777777" w:rsidR="007C2781" w:rsidRPr="00ED3BFC" w:rsidRDefault="007C2781" w:rsidP="00F43832">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>本公司</w:t>
       </w:r>
       <w:r w:rsidR="00185F2E" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -2045,282 +2067,202 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>單位</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>請於「公司(機關)名稱」請填單位</w:t>
       </w:r>
       <w:r w:rsidR="00C20DE4" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>名稱</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>，「機關代號」</w:t>
-[...15 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>，「機關代號」免填。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E7967" w:rsidRPr="00ED3BFC" w:rsidRDefault="003E7967" w:rsidP="00F43832">
+    <w:p w14:paraId="751BE0BC" w14:textId="77777777" w:rsidR="003E7967" w:rsidRPr="00ED3BFC" w:rsidRDefault="003E7967" w:rsidP="00F43832">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>「業務項目」</w:t>
       </w:r>
       <w:r w:rsidR="00AC7419" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>請簡單描述 貴單位於各港之執行業務項目，本公司將據以設定系統權限。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00165070" w:rsidRPr="00ED3BFC" w:rsidRDefault="00A665E3" w:rsidP="00F43832">
+    <w:p w14:paraId="498973B3" w14:textId="77777777" w:rsidR="00165070" w:rsidRPr="00ED3BFC" w:rsidRDefault="00A665E3" w:rsidP="00F43832">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>電子支付作業方式</w:t>
       </w:r>
       <w:r w:rsidR="00165070" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>可分為</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00165070" w:rsidRPr="00ED3BFC" w:rsidRDefault="00A665E3" w:rsidP="00F43832">
+    <w:p w14:paraId="392866FB" w14:textId="77777777" w:rsidR="00165070" w:rsidRPr="00ED3BFC" w:rsidRDefault="00A665E3" w:rsidP="00F43832">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(1).</w:t>
       </w:r>
       <w:r w:rsidR="00165070" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">一段式: </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>由1個使用者</w:t>
       </w:r>
       <w:r w:rsidR="00165070" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>完成支付流程。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A665E3" w:rsidRPr="00ED3BFC" w:rsidRDefault="00A665E3" w:rsidP="00F43832">
+    <w:p w14:paraId="5E037390" w14:textId="77777777" w:rsidR="00A665E3" w:rsidRPr="00ED3BFC" w:rsidRDefault="00A665E3" w:rsidP="00F43832">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(2).二段式: 由1個使用者</w:t>
       </w:r>
       <w:r w:rsidR="00F43832" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>執行</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00F43832" w:rsidRPr="00ED3BFC">
+        <w:t>執行帳單選擇，第2個使用者執行支付作業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>帳單</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="00F43832">
+    <w:p w14:paraId="457546FC" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="00F43832">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0" w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(3).</w:t>
-[...47 lines deleted...]
-        <w:t>審查，第3個使用者執行支付作業。</w:t>
+        <w:t>(3).三段式: 由1個使用者執行帳單選擇，第2個使用者執行帳單審查，第3個使用者執行支付作業。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F31625" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F31625" w:rsidP="00F43832">
+    <w:p w14:paraId="3F310C10" w14:textId="77777777" w:rsidR="00F31625" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F31625" w:rsidP="00F43832">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>「帳號」請自</w:t>
       </w:r>
       <w:r w:rsidR="00F429CB" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -2354,162 +2296,126 @@
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00125735" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>如有重複而無法鍵入</w:t>
       </w:r>
       <w:r w:rsidR="00F429CB" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>，本公司將以「連絡電話」詢問修正。</w:t>
       </w:r>
       <w:r w:rsidR="008C3B7F" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>本公司員工請使用人事系統員工編號(例:T02003)以便連結人事資料。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA5AAB" w:rsidRPr="00523AC1" w:rsidRDefault="00F429CB" w:rsidP="00F43832">
+    <w:p w14:paraId="57A88579" w14:textId="77777777" w:rsidR="00BA5AAB" w:rsidRPr="00523AC1" w:rsidRDefault="00F429CB" w:rsidP="00F43832">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523AC1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>「核章」處</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00523AC1">
+        <w:t>「核章」處公司請蓋公司及負責人印章，機關請蓋申請者、直接</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7620C" w:rsidRPr="00523AC1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>公司請蓋公司</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>主管及</w:t>
+      </w:r>
       <w:r w:rsidRPr="00523AC1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>及負責人印章，</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>單位主管章。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D219A3" w:rsidRPr="00ED3BFC" w:rsidRDefault="00AC7419" w:rsidP="00185F2E">
+    <w:p w14:paraId="77154D9E" w14:textId="77777777" w:rsidR="00D219A3" w:rsidRPr="00ED3BFC" w:rsidRDefault="00AC7419" w:rsidP="00185F2E">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00D219A3" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidR="00914A23" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>港棧資訊系統蒐集、處理及利用個人資料告知書】</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00914A23" w:rsidP="00D219A3">
+    <w:p w14:paraId="074F9E5D" w14:textId="77777777" w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00914A23" w:rsidP="00D219A3">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>港</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2577,673 +2483,673 @@
       <w:r w:rsidR="00D219A3" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>為</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>臺灣港務股份有限公司</w:t>
       </w:r>
       <w:r w:rsidR="00D219A3" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>，茲依據個人資料保護法(以下簡稱個資法)第8條第1項規定，向台端告知下列事項：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7C2B" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00994B96">
+    <w:p w14:paraId="147B01EC" w14:textId="77777777" w:rsidR="005D7C2B" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>蒐集之目的：依據法務部「個人資料保護法之特定目的及個人資料之類別」之分類，本系統蒐集台端個人資料之目在於提供本系統之服務，其分類如下：</w:t>
       </w:r>
       <w:r w:rsidR="00970C81" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="005D7C2B">
+    <w:p w14:paraId="4E056DAF" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="005D7C2B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>012公共衛生或傳染病防治。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
+    <w:p w14:paraId="414DC032" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>019火災預防與控制、消防行政。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
+    <w:p w14:paraId="5ED30E09" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>022外匯業務。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
+    <w:p w14:paraId="61CE613C" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>039行政裁罰、行政調查</w:t>
       </w:r>
       <w:r w:rsidR="00970C81" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
+    <w:p w14:paraId="45751F33" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>045災害防救行政</w:t>
       </w:r>
       <w:r w:rsidR="00970C81" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
+    <w:p w14:paraId="393AD0A7" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>063非公務機關依法定義務所進行個人資料之蒐集處理及利用</w:t>
       </w:r>
       <w:r w:rsidR="00970C81" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
+    <w:p w14:paraId="20636A71" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>073政府資訊公開、檔案管理及應用</w:t>
       </w:r>
       <w:r w:rsidR="00970C81" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
+    <w:p w14:paraId="20F72760" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>090消費者、客戶管理與服務</w:t>
       </w:r>
       <w:r w:rsidR="00970C81" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970C81" w:rsidRPr="00ED3BFC" w:rsidRDefault="00970C81" w:rsidP="00994B96">
+    <w:p w14:paraId="44AE5BCD" w14:textId="77777777" w:rsidR="00970C81" w:rsidRPr="00ED3BFC" w:rsidRDefault="00970C81" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>119發照</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>與登記。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
+    <w:p w14:paraId="70049DB6" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00994B96" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>136資（通）訊與資料庫管理</w:t>
       </w:r>
       <w:r w:rsidR="00970C81" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C77C76" w:rsidRPr="00ED3BFC" w:rsidRDefault="00C77C76" w:rsidP="00994B96">
+    <w:p w14:paraId="7C2351F0" w14:textId="77777777" w:rsidR="00C77C76" w:rsidRPr="00ED3BFC" w:rsidRDefault="00C77C76" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>148 網路購物及其他電子商務服務。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C77C76" w:rsidRPr="00ED3BFC" w:rsidRDefault="00C77C76" w:rsidP="00994B96">
+    <w:p w14:paraId="720B6A15" w14:textId="77777777" w:rsidR="00C77C76" w:rsidRPr="00ED3BFC" w:rsidRDefault="00C77C76" w:rsidP="00994B96">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>157 調查統計與問卷分析。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00C77C76" w:rsidP="004159A7">
+    <w:p w14:paraId="3AF1983F" w14:textId="77777777" w:rsidR="00994B96" w:rsidRPr="00ED3BFC" w:rsidRDefault="00C77C76" w:rsidP="004159A7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>171</w:t>
       </w:r>
       <w:r w:rsidR="00994B96" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>其他中央政府機關暨所屬機關構內部單位管理、公共事務監督、行政協助及相關業務</w:t>
       </w:r>
       <w:r w:rsidR="00970C81" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
+    <w:p w14:paraId="616A8306" w14:textId="77777777" w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>個人資料之類別：符合法務部「個人資料保護法之特定目的及個人資料之類別」而與本系統提供服務有關之使用者個人資料類別計有：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
+    <w:p w14:paraId="4E316AB9" w14:textId="77777777" w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) C001 辨識個人者。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004159A7" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
+    <w:p w14:paraId="58D82A79" w14:textId="77777777" w:rsidR="004159A7" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(二) C003 政府資料中之辨識者。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
+    <w:p w14:paraId="77E25A0A" w14:textId="77777777" w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(三) C011個人描述。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
+    <w:p w14:paraId="41A53C07" w14:textId="77777777" w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(四) C038 職業。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004159A7" w:rsidRPr="00ED3BFC" w:rsidRDefault="004159A7" w:rsidP="004159A7">
+    <w:p w14:paraId="7AFC9EE6" w14:textId="77777777" w:rsidR="004159A7" w:rsidRPr="00ED3BFC" w:rsidRDefault="004159A7" w:rsidP="004159A7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(五) C039 執照或其他許可。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="004159A7">
+    <w:p w14:paraId="4868CCE6" w14:textId="77777777" w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="004159A7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004159A7" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>六</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) C052 資格或技術。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
+    <w:p w14:paraId="77896A65" w14:textId="77777777" w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00751B66">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="004159A7" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>七</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) C061 現行受雇情形。 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="004159A7" w:rsidP="004159A7">
+    <w:p w14:paraId="6DC39289" w14:textId="77777777" w:rsidR="00751B66" w:rsidRPr="00ED3BFC" w:rsidRDefault="004159A7" w:rsidP="004159A7">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(八) C103 與營業有關之執照。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
+    <w:p w14:paraId="02D976B4" w14:textId="77777777" w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>個人資料利用之</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3BFC">
@@ -3292,238 +3198,238 @@
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>港務消防隊、</w:t>
       </w:r>
       <w:r w:rsidR="00DF4D7E" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>關務署、移民署、疾病管制局、海巡署及負責本系統維護之</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>委外廠商。(四) 方式:以書面或電子文件等適當方式所為之利用，惟所有使用方式仍應遵循個資法第20條之規定。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
+    <w:p w14:paraId="6BAB7E47" w14:textId="77777777" w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>依據個資法第三條規定，台端就本系統保有台端之個人資料得行使下列權利：(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>一</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) 查詢或請求閱覽。(二) 請求製給複製本。(三) 請求補充或更正。(四) 請求停止蒐集、處理或利用。(五) 請求刪除。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
+    <w:p w14:paraId="2D184E0D" w14:textId="77777777" w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>本系統於蒐集個人資料時遇有選擇性欄位，不提供該項目之個人資料並不影響您任何使用系統之權益；欄位註記*為</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>必填性</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>欄位，請務必完整填寫。若該部分資料不完整，本系統將無法提供完整之服務。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
+    <w:p w14:paraId="187714A1" w14:textId="77777777" w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>台端填具並透過傳真、郵寄或電子形式寄送此表單進行帳號或權限申請時，即代表同意上述聲明有關個人資料之使用內容，並保證所填具</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>資料均與事實</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>相符，否則台端願負擔一切法律責任。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
+    <w:p w14:paraId="2B5F180A" w14:textId="77777777" w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
+    <w:p w14:paraId="7A2A1045" w14:textId="77777777" w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00DF54C1" w:rsidP="00DF54C1">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D219A3" w:rsidRPr="00ED3BFC" w:rsidRDefault="007679CF" w:rsidP="00D219A3">
+    <w:p w14:paraId="3ABF22B3" w14:textId="77777777" w:rsidR="00D219A3" w:rsidRPr="00ED3BFC" w:rsidRDefault="007679CF" w:rsidP="00D219A3">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="14" w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【</w:t>
       </w:r>
       <w:r w:rsidR="00D219A3" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>當事人同意書</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D219A3" w:rsidRPr="00ED3BFC" w:rsidRDefault="00D219A3" w:rsidP="00D219A3">
+    <w:p w14:paraId="51A2FBC7" w14:textId="77777777" w:rsidR="00D219A3" w:rsidRPr="00ED3BFC" w:rsidRDefault="00D219A3" w:rsidP="00D219A3">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:leftChars="14" w:left="34"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>經 貴</w:t>
       </w:r>
       <w:r w:rsidR="00914A23" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>公司</w:t>
@@ -3547,87 +3453,87 @@
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>蒐集、處理及利用本人個人資料之目的及用途。本人並依據個人資料保護法第七條第一項及第十九條第五款規定同意提供本人個人資料予</w:t>
       </w:r>
       <w:r w:rsidR="00914A23" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>貴公司為上開特定目的範圍內之蒐集、處理及利用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="00D219A3">
+    <w:p w14:paraId="74A1D775" w14:textId="77777777" w:rsidR="00ED547D" w:rsidRPr="00ED3BFC" w:rsidRDefault="00ED547D" w:rsidP="00D219A3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00A503E8" w:rsidP="00DF4D7E">
+    <w:p w14:paraId="7FD39F5B" w14:textId="77777777" w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC" w:rsidRDefault="00A503E8" w:rsidP="00DF4D7E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:right="960"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>立同意書人簽章</w:t>
       </w:r>
       <w:r w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D219A3" w:rsidRPr="00ED3BFC" w:rsidRDefault="00D219A3" w:rsidP="00DF4D7E">
+    <w:p w14:paraId="74957000" w14:textId="77777777" w:rsidR="00D219A3" w:rsidRPr="00ED3BFC" w:rsidRDefault="00D219A3" w:rsidP="00DF4D7E">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:right="960"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>中華民國</w:t>
       </w:r>
       <w:r w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____</w:t>
@@ -3651,160 +3557,160 @@
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="00DF54C1" w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3BFC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D471D" w:rsidRPr="00ED3BFC" w:rsidRDefault="006D471D">
+    <w:p w14:paraId="23F69947" w14:textId="77777777" w:rsidR="006D471D" w:rsidRPr="00ED3BFC" w:rsidRDefault="006D471D">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006D471D" w:rsidRPr="00ED3BFC" w:rsidSect="00BC4075">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00494451" w:rsidRDefault="00494451" w:rsidP="007A1907">
+    <w:p w14:paraId="004E2EE8" w14:textId="77777777" w:rsidR="00847392" w:rsidRDefault="00847392" w:rsidP="007A1907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00494451" w:rsidRDefault="00494451" w:rsidP="007A1907">
+    <w:p w14:paraId="50334896" w14:textId="77777777" w:rsidR="00847392" w:rsidRDefault="00847392" w:rsidP="007A1907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00CD37CE" w:rsidRPr="00CD37CE" w:rsidRDefault="00F43832" w:rsidP="00F43832">
+  <w:p w14:paraId="6A3ADAA5" w14:textId="77777777" w:rsidR="00CD37CE" w:rsidRPr="00CD37CE" w:rsidRDefault="00F43832" w:rsidP="00F43832">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5834C076" wp14:editId="7AC851FE">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23D5AA0F" wp14:editId="56E9D285">
           <wp:extent cx="312420" cy="312420"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="圖片 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="圖片 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -3934,375 +3840,366 @@
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t>NET</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="a8"/>
       <w:tblW w:w="7593" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="462"/>
       <w:gridCol w:w="1178"/>
       <w:gridCol w:w="2300"/>
       <w:gridCol w:w="1275"/>
       <w:gridCol w:w="2378"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="000101CB">
+    <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="3CF01FA0" w14:textId="77777777" w:rsidTr="000101CB">
       <w:trPr>
         <w:trHeight w:val="412"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="462" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:textDirection w:val="tbRlV"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="4BE2126C" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:ind w:left="113" w:right="113"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED3BFC">
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>管理單位</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1178" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="3AE9A6DB" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED3BFC">
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>辦理情形</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="30B2EF6F" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1275" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="5B9840ED" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED3BFC">
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>辦理時間</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2378" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="7AFFA880" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="000101CB">
+    <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="5AADB328" w14:textId="77777777" w:rsidTr="000101CB">
       <w:trPr>
         <w:trHeight w:val="418"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="462" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="62FA10F8" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1178" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="2E69DDC0" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED3BFC">
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>承辦員</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="2E6CD88E" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1275" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="20BC9635" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED3BFC">
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>主管</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2378" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="7DDB21D4" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w:rsidTr="000101CB">
+    <w:tr w:rsidR="00ED3BFC" w:rsidRPr="00ED3BFC" w14:paraId="06A3EDA8" w14:textId="77777777" w:rsidTr="000101CB">
       <w:trPr>
         <w:trHeight w:val="410"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="462" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="54BEEA29" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1178" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="3B29FE90" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00ED3BFC">
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>備註</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5953" w:type="dxa"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
-        <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
+        <w:p w14:paraId="5517A1B8" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="000101CB">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="00F43832">
+  <w:p w14:paraId="59E10964" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832" w:rsidP="00F43832">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
     <w:r w:rsidRPr="00ED3BFC">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:kern w:val="0"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00ED3BFC">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:kern w:val="0"/>
       </w:rPr>
       <w:t>管理單位辦理時請確認使用者申請資料填報完整，並已簽立個資使用同意書</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832">
+  <w:p w14:paraId="2932267C" w14:textId="77777777" w:rsidR="00F43832" w:rsidRPr="00ED3BFC" w:rsidRDefault="00F43832">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00494451" w:rsidRDefault="00494451" w:rsidP="007A1907">
+    <w:p w14:paraId="6CE4A791" w14:textId="77777777" w:rsidR="00847392" w:rsidRDefault="00847392" w:rsidP="007A1907">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00494451" w:rsidRDefault="00494451" w:rsidP="007A1907">
+    <w:p w14:paraId="04AD8C56" w14:textId="77777777" w:rsidR="00847392" w:rsidRDefault="00847392" w:rsidP="007A1907">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00E822BF" w:rsidRDefault="00ED3BFC">
+  <w:p w14:paraId="12A9B7B2" w14:textId="675C22EB" w:rsidR="00E822BF" w:rsidRDefault="00ED3BFC">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="00E822BF">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>本文件請雙面列印</w:t>
     </w:r>
     <w:r w:rsidR="00C73111">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00C3685C">
-[...3 lines deleted...]
-      <w:t>8</w:t>
+    <w:r w:rsidR="00333EBC">
+      <w:t>15</w:t>
     </w:r>
     <w:r w:rsidR="00C73111">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00C3685C">
-[...3 lines deleted...]
-      <w:t>4</w:t>
+    <w:r w:rsidR="00333EBC">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="009C03A0">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>.1</w:t>
+      <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidR="00C3685C">
-[...3 lines deleted...]
-      <w:t>0</w:t>
+    <w:r w:rsidR="00333EBC">
+      <w:t>25</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01455FD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="030668F2"/>
     <w:lvl w:ilvl="0" w:tplc="3972582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -5198,317 +5095,330 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A1907"/>
     <w:rsid w:val="00031038"/>
     <w:rsid w:val="00054327"/>
     <w:rsid w:val="00073758"/>
     <w:rsid w:val="000A4E88"/>
     <w:rsid w:val="000C4A2D"/>
+    <w:rsid w:val="000C62DB"/>
     <w:rsid w:val="000C7D9B"/>
     <w:rsid w:val="000F042D"/>
     <w:rsid w:val="00103A8D"/>
     <w:rsid w:val="00121AC3"/>
     <w:rsid w:val="00125735"/>
     <w:rsid w:val="00165070"/>
     <w:rsid w:val="001760A9"/>
     <w:rsid w:val="00185F2E"/>
     <w:rsid w:val="001F0CEA"/>
     <w:rsid w:val="00206871"/>
     <w:rsid w:val="00225926"/>
     <w:rsid w:val="00226F03"/>
     <w:rsid w:val="0023175C"/>
     <w:rsid w:val="0023321A"/>
     <w:rsid w:val="00233A73"/>
     <w:rsid w:val="002642D2"/>
     <w:rsid w:val="002746E0"/>
     <w:rsid w:val="002A3D5F"/>
     <w:rsid w:val="002C40D1"/>
     <w:rsid w:val="002C7E56"/>
     <w:rsid w:val="002E2A4C"/>
     <w:rsid w:val="002E36A2"/>
+    <w:rsid w:val="002E728C"/>
+    <w:rsid w:val="00330050"/>
+    <w:rsid w:val="00333EBC"/>
     <w:rsid w:val="0034032A"/>
     <w:rsid w:val="00342076"/>
     <w:rsid w:val="00342A6E"/>
     <w:rsid w:val="00375C1E"/>
     <w:rsid w:val="00382B85"/>
     <w:rsid w:val="00382FDC"/>
     <w:rsid w:val="003E5AD0"/>
     <w:rsid w:val="003E7967"/>
     <w:rsid w:val="003F45CF"/>
     <w:rsid w:val="004159A7"/>
     <w:rsid w:val="004267C5"/>
     <w:rsid w:val="00431087"/>
     <w:rsid w:val="004527B3"/>
     <w:rsid w:val="004662A8"/>
     <w:rsid w:val="00472C9B"/>
     <w:rsid w:val="00473718"/>
     <w:rsid w:val="00484B38"/>
     <w:rsid w:val="00494451"/>
     <w:rsid w:val="004B31CD"/>
     <w:rsid w:val="004B4EC2"/>
     <w:rsid w:val="004C4A01"/>
     <w:rsid w:val="004C5486"/>
     <w:rsid w:val="004D1F6B"/>
+    <w:rsid w:val="004E56B9"/>
     <w:rsid w:val="004E678E"/>
     <w:rsid w:val="004F4484"/>
     <w:rsid w:val="00507131"/>
     <w:rsid w:val="0052054D"/>
     <w:rsid w:val="00523AC1"/>
     <w:rsid w:val="0052646F"/>
     <w:rsid w:val="0056255B"/>
     <w:rsid w:val="00563375"/>
     <w:rsid w:val="005A5193"/>
     <w:rsid w:val="005D07F3"/>
     <w:rsid w:val="005D1296"/>
     <w:rsid w:val="005D37E2"/>
     <w:rsid w:val="005D7C2B"/>
     <w:rsid w:val="005F0E9E"/>
     <w:rsid w:val="005F71A7"/>
     <w:rsid w:val="00610988"/>
     <w:rsid w:val="0063415D"/>
     <w:rsid w:val="00651315"/>
     <w:rsid w:val="00661B6E"/>
     <w:rsid w:val="00692E56"/>
     <w:rsid w:val="00696185"/>
     <w:rsid w:val="00697D91"/>
     <w:rsid w:val="006B36D8"/>
     <w:rsid w:val="006B5FF2"/>
     <w:rsid w:val="006D16F8"/>
     <w:rsid w:val="006D471D"/>
     <w:rsid w:val="00732C1B"/>
     <w:rsid w:val="0075028D"/>
     <w:rsid w:val="00751B66"/>
     <w:rsid w:val="007631DE"/>
     <w:rsid w:val="007679CF"/>
     <w:rsid w:val="007778E0"/>
     <w:rsid w:val="00783A07"/>
     <w:rsid w:val="0078405F"/>
     <w:rsid w:val="0078484A"/>
     <w:rsid w:val="007A1907"/>
     <w:rsid w:val="007C02C2"/>
     <w:rsid w:val="007C2294"/>
     <w:rsid w:val="007C2781"/>
     <w:rsid w:val="007C3114"/>
     <w:rsid w:val="007D279E"/>
     <w:rsid w:val="007D42C8"/>
     <w:rsid w:val="007E7D53"/>
     <w:rsid w:val="007F34DC"/>
     <w:rsid w:val="007F4961"/>
     <w:rsid w:val="00800647"/>
     <w:rsid w:val="00816BFC"/>
     <w:rsid w:val="0082205F"/>
     <w:rsid w:val="00824660"/>
+    <w:rsid w:val="00847392"/>
     <w:rsid w:val="00850502"/>
     <w:rsid w:val="008516EF"/>
     <w:rsid w:val="008635C7"/>
     <w:rsid w:val="008657A8"/>
     <w:rsid w:val="0087635A"/>
     <w:rsid w:val="0089069E"/>
     <w:rsid w:val="00893C27"/>
     <w:rsid w:val="008C3B7F"/>
     <w:rsid w:val="008C3F21"/>
     <w:rsid w:val="008E7177"/>
     <w:rsid w:val="00905BDF"/>
     <w:rsid w:val="00914A23"/>
     <w:rsid w:val="00915B7B"/>
     <w:rsid w:val="00922CB1"/>
     <w:rsid w:val="00960512"/>
     <w:rsid w:val="00962CF8"/>
     <w:rsid w:val="00970C81"/>
     <w:rsid w:val="00994B96"/>
     <w:rsid w:val="009A6CF4"/>
     <w:rsid w:val="009C03A0"/>
     <w:rsid w:val="009C5524"/>
     <w:rsid w:val="009C6B88"/>
     <w:rsid w:val="009D765C"/>
     <w:rsid w:val="009E50CF"/>
     <w:rsid w:val="009F38A3"/>
     <w:rsid w:val="00A001D7"/>
     <w:rsid w:val="00A158C1"/>
     <w:rsid w:val="00A21FFB"/>
     <w:rsid w:val="00A367DF"/>
     <w:rsid w:val="00A40A32"/>
     <w:rsid w:val="00A503E8"/>
+    <w:rsid w:val="00A50EFB"/>
     <w:rsid w:val="00A63E6C"/>
     <w:rsid w:val="00A665E3"/>
     <w:rsid w:val="00A67258"/>
+    <w:rsid w:val="00A85BDC"/>
+    <w:rsid w:val="00AA0742"/>
+    <w:rsid w:val="00AB4FFA"/>
     <w:rsid w:val="00AC37B2"/>
     <w:rsid w:val="00AC7419"/>
     <w:rsid w:val="00AD420D"/>
     <w:rsid w:val="00AE3325"/>
     <w:rsid w:val="00AE5205"/>
     <w:rsid w:val="00B119F3"/>
+    <w:rsid w:val="00B17EE6"/>
     <w:rsid w:val="00B43E37"/>
     <w:rsid w:val="00B60CD6"/>
     <w:rsid w:val="00B610A2"/>
     <w:rsid w:val="00B71C92"/>
     <w:rsid w:val="00B7620C"/>
     <w:rsid w:val="00BA5AAB"/>
     <w:rsid w:val="00BA6A84"/>
     <w:rsid w:val="00BB2D6A"/>
     <w:rsid w:val="00BC4075"/>
     <w:rsid w:val="00BC5450"/>
     <w:rsid w:val="00BD74D8"/>
     <w:rsid w:val="00BF738B"/>
     <w:rsid w:val="00BF74BD"/>
     <w:rsid w:val="00C20DE4"/>
     <w:rsid w:val="00C25843"/>
     <w:rsid w:val="00C35454"/>
     <w:rsid w:val="00C3685C"/>
     <w:rsid w:val="00C564B0"/>
     <w:rsid w:val="00C73111"/>
     <w:rsid w:val="00C77C76"/>
     <w:rsid w:val="00C853C4"/>
     <w:rsid w:val="00C87494"/>
     <w:rsid w:val="00C91EA1"/>
     <w:rsid w:val="00CD37CE"/>
     <w:rsid w:val="00CE2D05"/>
     <w:rsid w:val="00CE66AC"/>
     <w:rsid w:val="00CF1687"/>
     <w:rsid w:val="00D02F47"/>
     <w:rsid w:val="00D074EB"/>
     <w:rsid w:val="00D100EC"/>
     <w:rsid w:val="00D219A3"/>
+    <w:rsid w:val="00D70811"/>
     <w:rsid w:val="00D818EB"/>
     <w:rsid w:val="00D854BD"/>
     <w:rsid w:val="00D90FE1"/>
     <w:rsid w:val="00DA5A26"/>
     <w:rsid w:val="00DB09A8"/>
     <w:rsid w:val="00DB3076"/>
     <w:rsid w:val="00DC1861"/>
     <w:rsid w:val="00DC1AAF"/>
     <w:rsid w:val="00DD3570"/>
     <w:rsid w:val="00DE012E"/>
     <w:rsid w:val="00DF4D7E"/>
     <w:rsid w:val="00DF54C1"/>
+    <w:rsid w:val="00E20265"/>
     <w:rsid w:val="00E24858"/>
     <w:rsid w:val="00E33E38"/>
     <w:rsid w:val="00E549D2"/>
     <w:rsid w:val="00E65F5F"/>
     <w:rsid w:val="00E822BF"/>
     <w:rsid w:val="00E84D39"/>
     <w:rsid w:val="00EC5924"/>
     <w:rsid w:val="00ED3BFC"/>
     <w:rsid w:val="00ED547D"/>
     <w:rsid w:val="00ED7C1F"/>
     <w:rsid w:val="00EE1614"/>
     <w:rsid w:val="00EF00A7"/>
     <w:rsid w:val="00F025ED"/>
     <w:rsid w:val="00F278FF"/>
     <w:rsid w:val="00F31625"/>
     <w:rsid w:val="00F34F43"/>
     <w:rsid w:val="00F429CB"/>
     <w:rsid w:val="00F43832"/>
     <w:rsid w:val="00F60CB0"/>
     <w:rsid w:val="00F77987"/>
     <w:rsid w:val="00F84441"/>
     <w:rsid w:val="00FD1894"/>
     <w:rsid w:val="00FD4CE8"/>
     <w:rsid w:val="00FD5B16"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6A997E20"/>
+  <w14:docId w14:val="625EF6C4"/>
   <w15:docId w15:val="{7DCE8A00-FC7C-4CF2-AFAA-0E066BB7B07D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6458,62 +6368,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB50C4AA-E372-459D-B513-AFBC3DAA1398}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A90B3B8-E39C-4CAE-B97A-C13BA789DC94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>364</Words>
-  <Characters>2075</Characters>
+  <Characters>2080</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2435</CharactersWithSpaces>
+  <CharactersWithSpaces>2440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>黃顯欽</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>