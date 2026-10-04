--- v0 (2025-11-21)
+++ v1 (2026-10-04)
@@ -1,69 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6DCBFCB-051C-41AA-AFCA-D36A5D28CA99}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45E65F3D-62D7-4D3A-8250-8321159EB682}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="108" windowWidth="14808" windowHeight="8016" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="出租" sheetId="2" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">出租!$A$1:$H$87</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B82" i="2" l="1"/>
+  <c r="B87" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="141">
   <si>
     <t>倉棧名稱</t>
   </si>
   <si>
     <t>用途</t>
   </si>
   <si>
     <t>備註</t>
   </si>
   <si>
     <t>進口倉</t>
   </si>
   <si>
     <t>出口倉</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>保稅倉</t>
   </si>
   <si>
     <t>已稅倉</t>
   </si>
   <si>
@@ -341,54 +360,50 @@
   </si>
   <si>
     <t>棧120庫CFS</t>
   </si>
   <si>
     <t>121庫碼頭CFS</t>
   </si>
   <si>
     <t>棧122庫第一座物流倉庫</t>
   </si>
   <si>
     <t>棧122庫第二座物流倉庫</t>
   </si>
   <si>
     <t>棧122庫第三座物流倉庫</t>
   </si>
   <si>
     <t>由高雄市政府租用，現行整修中</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>由高雄市政府經發局租用</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <t>113年10月12日起由種德物流承租至30-2庫屋頂修繕完成</t>
-[...2 lines deleted...]
-  <si>
     <t>由啟鋐企業股份有限公司租用</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>由國免供應有限公司租用</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>棧33水泥圓倉</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>Y</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>N</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>由業務處辦理招商中</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>棧36庫(樓上)</t>
@@ -475,135 +490,147 @@
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>棧5庫</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>倉7庫</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>由行政院農委會動植物防疫檢疫局(高雄分局)租用</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>44W水泥圓倉</t>
   </si>
   <si>
     <t>45W水泥圓倉</t>
   </si>
   <si>
     <t>45W水泥圓倉</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
+    <t>棧72穀倉</t>
+  </si>
+  <si>
+    <t>倉8庫</t>
+  </si>
+  <si>
+    <t>倉9庫</t>
+  </si>
+  <si>
+    <t>倉10庫</t>
+  </si>
+  <si>
+    <t>倉4-1A庫</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>倉6庫</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>C2庫</t>
+  </si>
+  <si>
+    <t>棧6-1庫</t>
+  </si>
+  <si>
+    <t>棧7-2B庫</t>
+  </si>
+  <si>
+    <t>73W水泥圓倉</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
     <t>棧71穀倉</t>
-  </si>
-[...4 lines deleted...]
-    <t>73W水泥圓倉</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
     <t>73W煤倉</t>
-  </si>
-[...11 lines deleted...]
-    <t>倉10庫</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>由高雄市政府租用</t>
+    <phoneticPr fontId="1" type="noConversion"/>
+  </si>
+  <si>
+    <t>合計 (84處)</t>
+    <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="3"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
+      <b/>
       <sz val="12"/>
-      <name val="微軟正黑體"/>
-      <family val="2"/>
+      <name val="細明體"/>
+      <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="新細明體"/>
-[...7 lines deleted...]
-      <family val="2"/>
+      <name val="細明體"/>
+      <family val="3"/>
       <charset val="136"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
@@ -652,252 +679,212 @@
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1031,1928 +1018,2045 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:G87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F56" sqref="F56"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
-    <col min="1" max="1" width="20.33203125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="31.21875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="20.375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="20.25" style="5" customWidth="1"/>
+    <col min="3" max="3" width="10.5" style="5" bestFit="1" customWidth="1"/>
+    <col min="4" max="6" width="9.5" style="5" customWidth="1"/>
+    <col min="7" max="7" width="31.25" style="5" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:7">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C1" s="9" t="s">
+      <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="10"/>
-[...2 lines deleted...]
-      <c r="G1" s="7" t="s">
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C2" s="2" t="s">
+    <row r="2" spans="1:7">
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="F2" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="8"/>
-[...2 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="G2" s="6"/>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="B3" s="9">
+        <v>3614</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="B3" s="4">
-[...14 lines deleted...]
-      <c r="G3" s="3" t="s">
+      <c r="B4" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="B5" s="9">
+        <v>3621</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="B6" s="9">
+        <v>2222</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="B7" s="9">
+        <v>824.4</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-[...46 lines deleted...]
-      <c r="A6" s="3" t="s">
+    <row r="8" spans="1:7">
+      <c r="A8" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="B8" s="9">
+        <v>1973</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="B9" s="9">
+        <v>1163.8</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="B10" s="9">
+        <v>1692.2</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="B11" s="9">
+        <v>1416.55</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="B12" s="9">
+        <v>1346.12</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="B6" s="4">
-[...37 lines deleted...]
-      <c r="G7" s="5" t="s">
+      <c r="B13" s="9">
+        <v>867</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G13" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A8" s="5" t="s">
+    <row r="14" spans="1:7">
+      <c r="A14" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="B14" s="9">
+        <v>867</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="B15" s="9">
+        <v>1025</v>
+      </c>
+      <c r="C15" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="B16" s="9">
+        <v>1025</v>
+      </c>
+      <c r="C16" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="9">
+        <v>8988</v>
+      </c>
+      <c r="C17" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="9">
+        <v>5751</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="33">
+      <c r="A19" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" s="9">
+        <v>1456</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G19" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="B8" s="6">
-[...111 lines deleted...]
-      <c r="A13" s="3" t="s">
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B13" s="4">
-[...14 lines deleted...]
-      <c r="G13" s="3" t="s">
+      <c r="B20" s="9">
+        <v>646</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="9">
+        <v>826</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F21" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="9">
+        <v>5530</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="9">
+        <v>2663</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="9">
+        <v>462</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F24" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="9">
+        <v>896</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="B26" s="9">
+        <v>1365</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="8" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="9">
+        <v>10998</v>
+      </c>
+      <c r="C27" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F27" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G27" s="8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="33">
+      <c r="A28" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B28" s="9">
+        <v>3713</v>
+      </c>
+      <c r="C28" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="B29" s="9">
+        <v>2981</v>
+      </c>
+      <c r="C29" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="B30" s="9">
+        <v>5550</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B31" s="9">
+        <v>2737</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G31" s="8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="9">
+        <v>75.599999999999994</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G32" s="8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" s="9">
+        <v>3950</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="G33" s="8" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" s="9">
+        <v>6838</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F34" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G34" s="8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B35" s="9">
+        <v>2194</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F35" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G35" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36" s="9">
+        <v>4452</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G36" s="8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37" s="9">
+        <v>4073</v>
+      </c>
+      <c r="C37" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F37" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G37" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" s="9">
+        <v>2663</v>
+      </c>
+      <c r="C38" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G38" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39" s="9">
+        <v>1314</v>
+      </c>
+      <c r="C39" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G39" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40" s="9">
+        <v>174</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G40" s="8" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="9">
+        <v>78</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G41" s="8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="B42" s="9">
+        <v>5453</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D42" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F42" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="B43" s="9">
+        <v>6847</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D43" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44" s="9">
+        <v>6923</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F44" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G44" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45" s="9">
+        <v>7111</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F45" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G45" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46" s="9">
+        <v>7149</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D46" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F46" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G46" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47" s="9">
+        <v>2613</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F47" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G47" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48" s="9">
+        <v>2497</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G48" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B49" s="9">
+        <v>6269</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D49" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F49" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B50" s="9">
+        <v>3805</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D50" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F50" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G50" s="8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B51" s="9">
+        <v>7983</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D51" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F51" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G51" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="B52" s="9">
+        <v>3920</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F52" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G52" s="8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B53" s="9">
+        <v>3227</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D53" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F53" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G53" s="8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="B54" s="9">
+        <v>3407</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F54" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55" s="9">
+        <v>7252</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F55" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G55" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="B56" s="9">
+        <v>5526</v>
+      </c>
+      <c r="C56" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D56" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F56" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G56" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="B57" s="9">
+        <v>3276</v>
+      </c>
+      <c r="C57" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D57" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="F57" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="G57" s="8" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58" s="9">
+        <v>5686</v>
+      </c>
+      <c r="C58" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F58" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59" s="9">
+        <v>6602</v>
+      </c>
+      <c r="C59" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D59" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F59" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G59" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60" s="9">
+        <v>7140</v>
+      </c>
+      <c r="C60" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D60" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G60" s="8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61" s="9">
+        <v>7105</v>
+      </c>
+      <c r="C61" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G61" s="8" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="B62" s="9">
+        <v>4352</v>
+      </c>
+      <c r="C62" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D62" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F62" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G62" s="8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="B63" s="9">
+        <v>6432</v>
+      </c>
+      <c r="C63" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D63" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G63" s="8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B64" s="9">
+        <v>2128</v>
+      </c>
+      <c r="C64" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="B65" s="9">
+        <v>9804</v>
+      </c>
+      <c r="C65" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D65" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B66" s="9">
+        <v>2058</v>
+      </c>
+      <c r="C66" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D66" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="33">
+      <c r="A67" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B67" s="9">
+        <v>3042</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="33">
+      <c r="A68" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="B68" s="9">
+        <v>3240</v>
+      </c>
+      <c r="C68" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D68" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="B69" s="9">
+        <v>5425</v>
+      </c>
+      <c r="C69" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D69" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="B70" s="9">
+        <v>5231.6000000000004</v>
+      </c>
+      <c r="C70" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G70" s="8" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B71" s="9">
+        <v>7177</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D71" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G71" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="B72" s="9">
+        <v>4777</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D72" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G72" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="B73" s="9">
+        <v>2401.1999999999998</v>
+      </c>
+      <c r="C73" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G73" s="8" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="33">
+      <c r="A74" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B74" s="9">
+        <v>5788</v>
+      </c>
+      <c r="C74" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="33">
+      <c r="A75" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="B75" s="9">
+        <v>5788</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="33">
+      <c r="A76" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="B76" s="9">
+        <v>11411</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D76" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G76" s="8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B77" s="9">
+        <v>3710</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G77" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="B78" s="9">
+        <v>1290</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D78" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G78" s="8" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="31.2" x14ac:dyDescent="0.3">
-[...892 lines deleted...]
-      <c r="G52" s="3" t="s">
+    <row r="79" spans="1:7">
+      <c r="A79" s="8" t="s">
         <v>108</v>
       </c>
-    </row>
-[...438 lines deleted...]
-      <c r="A72" s="3" t="s">
+      <c r="B79" s="9">
+        <v>461.33</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D79" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="B72" s="4">
-[...65 lines deleted...]
-      <c r="A75" s="3" t="s">
+      <c r="B80" s="9">
+        <v>4748</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="B75" s="4">
-[...14 lines deleted...]
-      <c r="G75" s="3" t="s">
+      <c r="B81" s="9">
+        <v>2615</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G81" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A76" s="3" t="s">
+    <row r="82" spans="1:7">
+      <c r="A82" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="B76" s="4">
-[...14 lines deleted...]
-      <c r="G76" s="3" t="s">
+      <c r="B82" s="9">
+        <v>1798</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="B83" s="9">
+        <v>6967</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G83" s="8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="B84" s="9">
+        <v>1557</v>
+      </c>
+      <c r="C84" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G84" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
-[...46 lines deleted...]
-      <c r="A79" s="3" t="s">
+    <row r="85" spans="1:7">
+      <c r="A85" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="B79" s="4">
-[...14 lines deleted...]
-      <c r="G79" s="3" t="s">
+      <c r="B85" s="9">
+        <v>2544</v>
+      </c>
+      <c r="C85" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D85" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G85" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B86" s="9">
+        <v>1392</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="G86" s="8" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
-[...57 lines deleted...]
-      <c r="G82" s="3"/>
+    <row r="87" spans="1:7">
+      <c r="A87" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="B87" s="9">
+        <f>SUM(B3:B86)</f>
+        <v>317958.80000000005</v>
+      </c>
+      <c r="C87" s="8"/>
+      <c r="D87" s="8"/>
+      <c r="E87" s="8"/>
+      <c r="F87" s="8"/>
+      <c r="G87" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="C1:F1"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="B1:B2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>