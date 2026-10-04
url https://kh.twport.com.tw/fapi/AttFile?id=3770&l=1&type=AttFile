--- v0 (2025-11-03)
+++ v1 (2026-10-04)
@@ -1,433 +1,228 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC7B4E22-B517-434D-83D5-94E92F7E30BD}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54DBF8B4-B6E3-430B-B84C-25EEFD1CE200}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="108" windowWidth="14808" windowHeight="8016" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="14295" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="公用" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B16" i="1" l="1"/>
+  <c r="B12" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="27">
   <si>
     <t>倉棧名稱</t>
   </si>
   <si>
     <t>用途</t>
   </si>
   <si>
     <t>備註</t>
   </si>
   <si>
     <t>進口倉</t>
   </si>
   <si>
     <t>出口倉</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-  <si>
     <t>Y</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>Y</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...91 lines deleted...]
-  <si>
     <t>棧8-2庫</t>
   </si>
   <si>
     <t>棧9-2 庫</t>
   </si>
   <si>
     <t>棧10-2庫</t>
   </si>
   <si>
     <t>棧 47-2 庫</t>
   </si>
   <si>
-    <r>
-[...23 lines deleted...]
-  <si>
     <t>自用(蓬萊旅運中心)整修中</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>自用(蓬萊旅運中心)整修中</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>作為本公司倉庫使用中</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>本分公司公用倉庫</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>本分公司公用倉庫，其餘部分出租太平洋公司</t>
-    <phoneticPr fontId="6" type="noConversion"/>
+    <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>本分公司公用露置場</t>
-    <phoneticPr fontId="6" type="noConversion"/>
-[...53 lines deleted...]
-    </r>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本公司作為辦公室使用中</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>本分公司作為辦公室使用中</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>面積(平方公尺)</t>
+  </si>
+  <si>
+    <t>棧4-2庫</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>棧4-3庫</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>31 號露置場</t>
+  </si>
+  <si>
+    <t>47-1 號露置場</t>
+  </si>
+  <si>
+    <t>47-2 號露置場</t>
+  </si>
+  <si>
+    <t>合計 (9處)</t>
     <phoneticPr fontId="1" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="新細明體"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="3"/>
       <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...26 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
+      <b/>
       <sz val="12"/>
-      <name val="Arial"/>
-[...9 lines deleted...]
-      <color rgb="FF333333"/>
       <name val="新細明體"/>
-      <family val="2"/>
+      <family val="1"/>
       <charset val="136"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
@@ -465,264 +260,212 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="一般" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -856,332 +599,266 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C16" sqref="C16"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.2"/>
+  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.6640625" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="13.33203125" customWidth="1"/>
+    <col min="1" max="1" width="17.625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="17.75" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.5" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="13.375" style="3" customWidth="1"/>
+    <col min="7" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="A1" s="12" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="12" t="s">
+      <c r="B1" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="9"/>
+      <c r="E1" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="7"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="7"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" s="4">
+        <v>996</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="4">
+        <v>1006</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="4">
+        <v>2909</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="4">
+        <v>2949</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="4">
+        <v>1848</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="4">
+        <v>2738</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C1" s="14" t="s">
-[...53 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="D8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="4">
+        <v>3784</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="4">
+        <v>1078</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="4">
+        <v>998</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="9">
-[...192 lines deleted...]
-      <c r="E16" s="2"/>
+      <c r="B12" s="4">
+        <f>SUM(B3:B11)</f>
+        <v>18306</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="E1:E2"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>公用</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>